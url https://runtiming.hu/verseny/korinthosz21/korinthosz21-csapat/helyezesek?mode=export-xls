--- v2 (2026-02-20)
+++ v3 (2026-05-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.20. 02:47</t>
+    <t>Eredmények listája: 2026.05.16. 10:45</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>RUNited Friends</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős csapat </t>
   </si>
   <si>
     <t>06:43:19</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>80.75 km [100%]</t>
   </si>
   <si>
     <t>08-06 20:43</t>
   </si>
   <si>
     <t>finished</t>
   </si>