--- v3 (2026-05-16)
+++ v4 (2026-07-05)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.16. 10:45</t>
+    <t>Eredmények listája: 2026.07.05. 14:58</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>RUNited Friends</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős csapat </t>
   </si>
   <si>
     <t>06:43:19</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>80.75 km [100%]</t>
   </si>
   <si>
     <t>08-06 20:43</t>
   </si>
   <si>
     <t>finished</t>
   </si>