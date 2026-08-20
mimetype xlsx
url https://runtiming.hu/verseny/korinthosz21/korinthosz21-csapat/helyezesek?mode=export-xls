--- v4 (2026-07-05)
+++ v5 (2026-08-20)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.05. 14:58</t>
+    <t>Eredmények listája: 2026.08.20. 15:48</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>RUNited Friends</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős csapat </t>
   </si>
   <si>
     <t>06:43:19</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>80.75 km [100%]</t>
   </si>
   <si>
     <t>08-06 20:43</t>
   </si>
   <si>
     <t>finished</t>
   </si>