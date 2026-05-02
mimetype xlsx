--- v1 (2026-01-29)
+++ v2 (2026-05-02)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.01.29. 21:28</t>
+    <t>Eredmények listája: 2026.05.02. 13:00</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Jóború László</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:13:47</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>16.09 km [100%]</t>
   </si>
   <si>
     <t>08-06 11:13</t>
   </si>
   <si>
     <t>finished</t>
   </si>