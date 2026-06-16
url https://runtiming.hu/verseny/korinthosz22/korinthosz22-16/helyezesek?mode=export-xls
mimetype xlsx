--- v2 (2026-05-02)
+++ v3 (2026-06-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.02. 13:00</t>
+    <t>Eredmények listája: 2026.06.17. 01:10</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Jóború László</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:13:47</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>16.09 km [100%]</t>
   </si>
   <si>
     <t>08-06 11:13</t>
   </si>
   <si>
     <t>finished</t>
   </si>