--- v3 (2026-06-16)
+++ v4 (2026-08-12)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.17. 01:10</t>
+    <t>Eredmények listája: 2026.08.12. 20:40</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Jóború László</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:13:47</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>16.09 km [100%]</t>
   </si>
   <si>
     <t>08-06 11:13</t>
   </si>
   <si>
     <t>finished</t>
   </si>