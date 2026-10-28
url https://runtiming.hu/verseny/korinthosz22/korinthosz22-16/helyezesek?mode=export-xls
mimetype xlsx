--- v4 (2026-08-12)
+++ v5 (2026-10-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.12. 20:40</t>
+    <t>Eredmények listája: 2026.10.28. 23:22</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Jóború László</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:13:47</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>16.09 km [100%]</t>
   </si>
   <si>
     <t>08-06 11:13</t>
   </si>
   <si>
     <t>finished</t>
   </si>