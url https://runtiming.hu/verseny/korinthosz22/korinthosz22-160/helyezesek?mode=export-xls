--- v3 (2026-03-29)
+++ v4 (2026-05-14)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.29. 10:42</t>
+    <t>Eredmények listája: 2026.05.14. 06:20</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Vajda Zoltán</t>
   </si>
   <si>
     <t>Férfi Férfi 60-64</t>
   </si>
   <si>
     <t>15:34:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>160 km [100%]</t>
   </si>
   <si>
     <t>08-06 02:34</t>
   </si>
   <si>
     <t>finished</t>
   </si>