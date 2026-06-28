--- v4 (2026-05-14)
+++ v5 (2026-06-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.14. 06:20</t>
+    <t>Eredmények listája: 2026.06.28. 19:09</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Vajda Zoltán</t>
   </si>
   <si>
     <t>Férfi Férfi 60-64</t>
   </si>
   <si>
     <t>15:34:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>160 km [100%]</t>
   </si>
   <si>
     <t>08-06 02:34</t>
   </si>
   <si>
     <t>finished</t>
   </si>