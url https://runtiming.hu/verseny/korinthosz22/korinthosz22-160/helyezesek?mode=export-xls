--- v5 (2026-06-28)
+++ v6 (2026-06-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.28. 19:09</t>
+    <t>Eredmények listája: 2026.06.28. 20:03</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Vajda Zoltán</t>
   </si>
   <si>
     <t>Férfi Férfi 60-64</t>
   </si>
   <si>
     <t>15:34:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>160 km [100%]</t>
   </si>
   <si>
     <t>08-06 02:34</t>
   </si>
   <si>
     <t>finished</t>
   </si>