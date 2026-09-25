--- v6 (2026-06-28)
+++ v7 (2026-09-25)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.28. 20:03</t>
+    <t>Eredmények listája: 2026.09.25. 19:27</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Vajda Zoltán</t>
   </si>
   <si>
     <t>Férfi Férfi 60-64</t>
   </si>
   <si>
     <t>15:34:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>160 km [100%]</t>
   </si>
   <si>
     <t>08-06 02:34</t>
   </si>
   <si>
     <t>finished</t>
   </si>