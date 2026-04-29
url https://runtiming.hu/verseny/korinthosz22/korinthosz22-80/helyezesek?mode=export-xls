--- v3 (2026-02-12)
+++ v4 (2026-04-29)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.12. 04:14</t>
+    <t>Eredmények listája: 2026.04.29. 11:43</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szkridon Gellért</t>
   </si>
   <si>
     <t>Férfi Férfi 35-39</t>
   </si>
   <si>
     <t>06:46:08</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>80.75 km [100%]</t>
   </si>
   <si>
     <t>08-05 20:46</t>
   </si>
   <si>
     <t>finished</t>
   </si>