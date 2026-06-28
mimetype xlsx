--- v4 (2026-04-29)
+++ v5 (2026-06-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.29. 11:43</t>
+    <t>Eredmények listája: 2026.06.28. 19:09</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szkridon Gellért</t>
   </si>
   <si>
     <t>Férfi Férfi 35-39</t>
   </si>
   <si>
     <t>06:46:08</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>80.75 km [100%]</t>
   </si>
   <si>
     <t>08-05 20:46</t>
   </si>
   <si>
     <t>finished</t>
   </si>