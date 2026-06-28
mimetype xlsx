--- v5 (2026-06-28)
+++ v6 (2026-06-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.28. 19:09</t>
+    <t>Eredmények listája: 2026.06.28. 20:03</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szkridon Gellért</t>
   </si>
   <si>
     <t>Férfi Férfi 35-39</t>
   </si>
   <si>
     <t>06:46:08</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>80.75 km [100%]</t>
   </si>
   <si>
     <t>08-05 20:46</t>
   </si>
   <si>
     <t>finished</t>
   </si>