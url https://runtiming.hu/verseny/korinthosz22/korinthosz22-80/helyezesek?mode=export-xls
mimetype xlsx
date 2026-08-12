--- v6 (2026-06-28)
+++ v7 (2026-08-12)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.28. 20:03</t>
+    <t>Eredmények listája: 2026.08.12. 22:40</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szkridon Gellért</t>
   </si>
   <si>
     <t>Férfi Férfi 35-39</t>
   </si>
   <si>
     <t>06:46:08</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>80.75 km [100%]</t>
   </si>
   <si>
     <t>08-05 20:46</t>
   </si>
   <si>
     <t>finished</t>
   </si>