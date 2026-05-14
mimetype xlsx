--- v1 (2026-02-12)
+++ v2 (2026-05-14)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.12. 02:28</t>
+    <t>Eredmények listája: 2026.05.14. 07:23</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Futottak már</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős csapat </t>
   </si>
   <si>
     <t>06:34:01</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>80.75 km [100%]</t>
   </si>
   <si>
     <t>08-17 13:34</t>
   </si>
   <si>
     <t>finished</t>
   </si>