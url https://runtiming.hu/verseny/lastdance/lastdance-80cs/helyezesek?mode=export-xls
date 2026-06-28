--- v2 (2026-05-14)
+++ v3 (2026-06-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.14. 07:23</t>
+    <t>Eredmények listája: 2026.06.28. 19:05</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Futottak már</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős csapat </t>
   </si>
   <si>
     <t>06:34:01</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>80.75 km [100%]</t>
   </si>
   <si>
     <t>08-17 13:34</t>
   </si>
   <si>
     <t>finished</t>
   </si>