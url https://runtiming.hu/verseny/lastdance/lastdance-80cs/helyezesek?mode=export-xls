--- v3 (2026-06-28)
+++ v4 (2026-08-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.28. 19:05</t>
+    <t>Eredmények listája: 2026.08.13. 06:50</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Futottak már</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős csapat </t>
   </si>
   <si>
     <t>06:34:01</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>80.75 km [100%]</t>
   </si>
   <si>
     <t>08-17 13:34</t>
   </si>
   <si>
     <t>finished</t>
   </si>