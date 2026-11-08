--- v0 (2026-09-23)
+++ v1 (2026-11-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.09.24. 00:29</t>
+    <t>Eredmények listája: 2026.11.08. 17:22</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szőke Gergő</t>
   </si>
   <si>
     <t>Férfi Férfi 18 alatt</t>
   </si>
   <si>
     <t>00:42:34</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>3 km [100%]</t>
   </si>
   <si>
     <t>08-15 12:00</t>
   </si>
   <si>
     <t>finished</t>
   </si>