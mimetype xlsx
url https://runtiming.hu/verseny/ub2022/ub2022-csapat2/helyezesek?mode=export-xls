--- v0 (2026-02-01)
+++ v1 (2026-05-02)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.01. 11:37</t>
+    <t>Eredmények listája: 2026.05.02. 11:46</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Balboa Vadkanok</t>
   </si>
   <si>
     <t xml:space="preserve">4 fős férfi csapat </t>
   </si>
   <si>
     <t>14:34:15</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>04-29 22:57</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>