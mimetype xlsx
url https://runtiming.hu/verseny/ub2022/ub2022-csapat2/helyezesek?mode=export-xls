--- v1 (2026-05-02)
+++ v2 (2026-06-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.02. 11:46</t>
+    <t>Eredmények listája: 2026.06.17. 06:04</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Balboa Vadkanok</t>
   </si>
   <si>
     <t xml:space="preserve">4 fős férfi csapat </t>
   </si>
   <si>
     <t>14:34:15</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>04-29 22:57</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>