--- v2 (2026-06-17)
+++ v3 (2026-06-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.17. 06:04</t>
+    <t>Eredmények listája: 2026.06.17. 07:17</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Balboa Vadkanok</t>
   </si>
   <si>
     <t xml:space="preserve">4 fős férfi csapat </t>
   </si>
   <si>
     <t>14:34:15</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>04-29 22:57</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>