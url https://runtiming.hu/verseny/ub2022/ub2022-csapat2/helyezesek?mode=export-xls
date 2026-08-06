--- v3 (2026-06-17)
+++ v4 (2026-08-06)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.17. 07:17</t>
+    <t>Eredmények listája: 2026.08.06. 17:05</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Balboa Vadkanok</t>
   </si>
   <si>
     <t xml:space="preserve">4 fős férfi csapat </t>
   </si>
   <si>
     <t>14:34:15</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>04-29 22:57</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>