--- v4 (2026-08-06)
+++ v5 (2026-10-29)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.06. 17:05</t>
+    <t>Eredmények listája: 2026.10.29. 12:04</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Balboa Vadkanok</t>
   </si>
   <si>
     <t xml:space="preserve">4 fős férfi csapat </t>
   </si>
   <si>
     <t>14:34:15</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>04-29 22:57</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>