--- v2 (2026-02-03)
+++ v3 (2026-05-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.03. 16:06</t>
+    <t>Eredmények listája: 2026.05.04. 18:38</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kőröshegyi Kecskék</t>
   </si>
   <si>
     <t xml:space="preserve">10-13 fős férfi csapat </t>
   </si>
   <si>
     <t>17:04:51</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-01 04:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>