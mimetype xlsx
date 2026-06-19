--- v3 (2026-05-04)
+++ v4 (2026-06-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.04. 18:38</t>
+    <t>Eredmények listája: 2026.06.19. 05:45</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kőröshegyi Kecskék</t>
   </si>
   <si>
     <t xml:space="preserve">10-13 fős férfi csapat </t>
   </si>
   <si>
     <t>17:04:51</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-01 04:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>