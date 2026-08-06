--- v4 (2026-06-19)
+++ v5 (2026-08-06)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.19. 05:45</t>
+    <t>Eredmények listája: 2026.08.06. 17:05</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kőröshegyi Kecskék</t>
   </si>
   <si>
     <t xml:space="preserve">10-13 fős férfi csapat </t>
   </si>
   <si>
     <t>17:04:51</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-01 04:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>