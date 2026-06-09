--- v2 (2026-03-11)
+++ v3 (2026-06-09)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.11. 16:03</t>
+    <t>Eredmények listája: 2026.06.10. 01:23</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Hangonyi BódisRun SE</t>
   </si>
   <si>
     <t xml:space="preserve">4 fős férfi csapat </t>
   </si>
   <si>
     <t>13:47:49</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-05 22:40</t>
   </si>
   <si>
     <t>finished</t>
   </si>