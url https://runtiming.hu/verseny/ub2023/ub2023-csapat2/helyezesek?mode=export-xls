--- v3 (2026-06-09)
+++ v4 (2026-06-10)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.10. 01:23</t>
+    <t>Eredmények listája: 2026.06.10. 02:24</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Hangonyi BódisRun SE</t>
   </si>
   <si>
     <t xml:space="preserve">4 fős férfi csapat </t>
   </si>
   <si>
     <t>13:47:49</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-05 22:40</t>
   </si>
   <si>
     <t>finished</t>
   </si>