--- v4 (2026-06-10)
+++ v5 (2026-07-26)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.10. 02:24</t>
+    <t>Eredmények listája: 2026.07.26. 02:36</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Hangonyi BódisRun SE</t>
   </si>
   <si>
     <t xml:space="preserve">4 fős férfi csapat </t>
   </si>
   <si>
     <t>13:47:49</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-05 22:40</t>
   </si>
   <si>
     <t>finished</t>
   </si>