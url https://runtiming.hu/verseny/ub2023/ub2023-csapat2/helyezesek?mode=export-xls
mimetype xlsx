--- v5 (2026-07-26)
+++ v6 (2026-09-09)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.26. 02:36</t>
+    <t>Eredmények listája: 2026.09.09. 12:23</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Hangonyi BódisRun SE</t>
   </si>
   <si>
     <t xml:space="preserve">4 fős férfi csapat </t>
   </si>
   <si>
     <t>13:47:49</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-05 22:40</t>
   </si>
   <si>
     <t>finished</t>
   </si>