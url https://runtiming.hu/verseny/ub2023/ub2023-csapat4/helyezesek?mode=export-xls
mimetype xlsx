--- v6 (2026-08-11)
+++ v7 (2026-11-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.11. 09:41</t>
+    <t>Eredmények listája: 2026.11.04. 19:06</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>OGYŐztesek</t>
   </si>
   <si>
     <t>10-13 fős férfi csapat ceges</t>
   </si>
   <si>
     <t>16:05:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-07 13:19</t>
   </si>
   <si>
     <t>finished</t>
   </si>