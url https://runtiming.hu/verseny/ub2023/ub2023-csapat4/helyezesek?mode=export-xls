--- v2 (2026-02-08)
+++ v3 (2026-04-15)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.08. 01:47</t>
+    <t>Eredmények listája: 2026.04.15. 08:05</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>OGYŐztesek</t>
   </si>
   <si>
     <t>10-13 fős férfi csapat ceges</t>
   </si>
   <si>
     <t>16:05:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-07 13:19</t>
   </si>
   <si>
     <t>finished</t>
   </si>