--- v3 (2026-04-15)
+++ v4 (2026-06-23)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.15. 08:05</t>
+    <t>Eredmények listája: 2026.06.23. 16:38</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>OGYŐztesek</t>
   </si>
   <si>
     <t>10-13 fős férfi csapat ceges</t>
   </si>
   <si>
     <t>16:05:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-07 13:19</t>
   </si>
   <si>
     <t>finished</t>
   </si>