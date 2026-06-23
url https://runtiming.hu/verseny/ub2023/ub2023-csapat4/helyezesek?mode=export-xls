--- v4 (2026-06-23)
+++ v5 (2026-06-23)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.23. 16:38</t>
+    <t>Eredmények listája: 2026.06.23. 18:06</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>OGYŐztesek</t>
   </si>
   <si>
     <t>10-13 fős férfi csapat ceges</t>
   </si>
   <si>
     <t>16:05:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-07 13:19</t>
   </si>
   <si>
     <t>finished</t>
   </si>