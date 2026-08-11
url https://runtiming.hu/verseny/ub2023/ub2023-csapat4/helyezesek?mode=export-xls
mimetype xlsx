--- v5 (2026-06-23)
+++ v6 (2026-08-11)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.23. 18:06</t>
+    <t>Eredmények listája: 2026.08.11. 09:41</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>OGYŐztesek</t>
   </si>
   <si>
     <t>10-13 fős férfi csapat ceges</t>
   </si>
   <si>
     <t>16:05:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-07 13:19</t>
   </si>
   <si>
     <t>finished</t>
   </si>