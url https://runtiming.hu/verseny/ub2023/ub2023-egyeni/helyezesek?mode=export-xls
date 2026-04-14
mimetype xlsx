--- v3 (2026-01-30)
+++ v4 (2026-04-14)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.01.30. 13:59</t>
+    <t>Eredmények listája: 2026.04.15. 00:31</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>MIHALIK NORBERT</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>16:27:54</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-05 23:28</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>