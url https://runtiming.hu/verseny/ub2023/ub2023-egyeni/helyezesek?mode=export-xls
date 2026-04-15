--- v4 (2026-04-14)
+++ v5 (2026-04-15)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.15. 00:31</t>
+    <t>Eredmények listája: 2026.04.15. 02:23</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>MIHALIK NORBERT</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>16:27:54</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-05 23:28</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>