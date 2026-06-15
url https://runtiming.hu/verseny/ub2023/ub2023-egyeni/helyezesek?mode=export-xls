--- v5 (2026-04-15)
+++ v6 (2026-06-15)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.15. 02:23</t>
+    <t>Eredmények listája: 2026.06.15. 16:25</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>MIHALIK NORBERT</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>16:27:54</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-05 23:28</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>