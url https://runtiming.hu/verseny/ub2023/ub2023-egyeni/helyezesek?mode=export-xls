--- v6 (2026-06-15)
+++ v7 (2026-06-15)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.15. 16:25</t>
+    <t>Eredmények listája: 2026.06.15. 17:30</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>MIHALIK NORBERT</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>16:27:54</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-05 23:28</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>