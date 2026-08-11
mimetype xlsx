--- v7 (2026-06-15)
+++ v8 (2026-08-11)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.15. 17:30</t>
+    <t>Eredmények listája: 2026.08.11. 09:41</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>MIHALIK NORBERT</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>16:27:54</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-05 23:28</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>