--- v8 (2026-08-11)
+++ v9 (2026-10-27)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.11. 09:41</t>
+    <t>Eredmények listája: 2026.10.27. 11:32</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>MIHALIK NORBERT</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>16:27:54</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>210 km [100%]</t>
   </si>
   <si>
     <t>05-05 23:28</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>