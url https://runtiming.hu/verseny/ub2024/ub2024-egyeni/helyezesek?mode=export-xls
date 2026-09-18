--- v7 (2026-08-03)
+++ v8 (2026-09-18)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.03. 10:12</t>
+    <t>Eredmények listája: 2026.09.18. 22:59</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Erős Tibor</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>17:35:02</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>211 km [100%]</t>
   </si>
   <si>
     <t>05-04 00:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>