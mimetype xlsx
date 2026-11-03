--- v8 (2026-09-18)
+++ v9 (2026-11-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.09.18. 22:59</t>
+    <t>Eredmények listája: 2026.11.03. 01:15</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Erős Tibor</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>17:35:02</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>211 km [100%]</t>
   </si>
   <si>
     <t>05-04 00:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>