--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.09.07. 11:54</t>
+    <t>Eredmények listája: 2026.10.23. 04:43</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>GepHard</t>
   </si>
   <si>
     <t xml:space="preserve">6 fős férfi csapat </t>
   </si>
   <si>
     <t>13:10:52</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>209 km [100%]</t>
   </si>
   <si>
     <t>04-24 23:46</t>
   </si>
   <si>
     <t>finished</t>
   </si>