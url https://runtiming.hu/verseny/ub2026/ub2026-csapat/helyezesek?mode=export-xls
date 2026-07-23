--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.08. 12:29</t>
+    <t>Eredmények listája: 2026.07.23. 15:53</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>GepHard</t>
   </si>
   <si>
     <t xml:space="preserve">6 fős férfi csapat </t>
   </si>
   <si>
     <t>13:10:52</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>209 km [100%]</t>
   </si>
   <si>
     <t>04-24 23:46</t>
   </si>
   <si>
     <t>finished</t>
   </si>