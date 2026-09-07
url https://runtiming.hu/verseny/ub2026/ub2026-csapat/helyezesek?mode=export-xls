--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.23. 15:53</t>
+    <t>Eredmények listája: 2026.09.07. 11:54</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>GepHard</t>
   </si>
   <si>
     <t xml:space="preserve">6 fős férfi csapat </t>
   </si>
   <si>
     <t>13:10:52</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>209 km [100%]</t>
   </si>
   <si>
     <t>04-24 23:46</t>
   </si>
   <si>
     <t>finished</t>
   </si>