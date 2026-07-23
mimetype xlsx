--- v0 (2026-04-30)
+++ v1 (2026-07-23)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.30. 17:48</t>
+    <t>Eredmények listája: 2026.07.23. 15:53</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Bódis Tamás</t>
   </si>
   <si>
     <t>Magyarország</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>15:44:45</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>209 km [100%]</t>
   </si>