--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.23. 15:53</t>
+    <t>Eredmények listája: 2026.09.07. 12:28</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Bódis Tamás</t>
   </si>
   <si>
     <t>Magyarország</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>15:44:45</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>209 km [100%]</t>
   </si>