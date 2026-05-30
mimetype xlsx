--- v2 (2026-03-01)
+++ v3 (2026-05-30)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.01. 20:24</t>
+    <t>Eredmények listája: 2026.05.30. 20:11</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Béres Bendegúz</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 6-8 év </t>
   </si>
   <si>
     <t>00:06:11</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1 km [100%]</t>
   </si>
   <si>
     <t>10-22 11:07</t>
   </si>
   <si>
     <t>finished</t>
   </si>