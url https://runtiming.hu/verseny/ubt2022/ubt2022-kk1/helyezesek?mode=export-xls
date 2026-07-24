--- v3 (2026-05-30)
+++ v4 (2026-07-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.30. 20:11</t>
+    <t>Eredmények listája: 2026.07.24. 23:27</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Béres Bendegúz</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 6-8 év </t>
   </si>
   <si>
     <t>00:06:11</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1 km [100%]</t>
   </si>
   <si>
     <t>10-22 11:07</t>
   </si>
   <si>
     <t>finished</t>
   </si>