--- v4 (2026-07-24)
+++ v5 (2026-09-09)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.24. 23:27</t>
+    <t>Eredmények listája: 2026.09.09. 02:41</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Béres Bendegúz</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 6-8 év </t>
   </si>
   <si>
     <t>00:06:11</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1 km [100%]</t>
   </si>
   <si>
     <t>10-22 11:07</t>
   </si>
   <si>
     <t>finished</t>
   </si>