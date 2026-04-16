--- v4 (2026-03-01)
+++ v5 (2026-04-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.01. 22:08</t>
+    <t>Eredmények listája: 2026.04.17. 00:09</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>DOBAI LAJOS</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:08:31</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>22 km [100%]</t>
   </si>
   <si>
     <t>10-22 12:08</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>