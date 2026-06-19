--- v5 (2026-04-16)
+++ v6 (2026-06-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.17. 00:09</t>
+    <t>Eredmények listája: 2026.06.19. 10:24</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>DOBAI LAJOS</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:08:31</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>22 km [100%]</t>
   </si>
   <si>
     <t>10-22 12:08</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>