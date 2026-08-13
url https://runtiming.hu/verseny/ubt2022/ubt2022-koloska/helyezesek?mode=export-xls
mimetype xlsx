--- v6 (2026-06-19)
+++ v7 (2026-08-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.19. 10:24</t>
+    <t>Eredmények listája: 2026.08.13. 02:02</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>DOBAI LAJOS</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:08:31</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>22 km [100%]</t>
   </si>
   <si>
     <t>10-22 12:08</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>