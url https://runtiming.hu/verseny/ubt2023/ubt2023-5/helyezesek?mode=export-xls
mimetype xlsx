--- v2 (2026-03-03)
+++ v3 (2026-05-25)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.03. 06:42</t>
+    <t>Eredmények listája: 2026.05.25. 03:41</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>VÖLGYI BALÁZS</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:22:17</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>5 km [100%]</t>
   </si>
   <si>
     <t>10-14 10:51</t>
   </si>
   <si>
     <t>finished</t>
   </si>