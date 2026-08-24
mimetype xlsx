--- v3 (2026-05-25)
+++ v4 (2026-08-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.25. 03:41</t>
+    <t>Eredmények listája: 2026.08.24. 04:56</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>VÖLGYI BALÁZS</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:22:17</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>5 km [100%]</t>
   </si>
   <si>
     <t>10-14 10:51</t>
   </si>
   <si>
     <t>finished</t>
   </si>