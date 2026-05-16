--- v4 (2026-03-03)
+++ v5 (2026-05-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.03. 08:03</t>
+    <t>Eredmények listája: 2026.05.16. 16:23</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>GORKA MÁRTON</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>12:02:26</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>115 km [100%]</t>
   </si>
   <si>
     <t>10-14 19:05</t>
   </si>
   <si>
     <t>finished</t>
   </si>