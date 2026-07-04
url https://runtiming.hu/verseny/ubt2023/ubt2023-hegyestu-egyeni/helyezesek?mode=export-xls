--- v5 (2026-05-16)
+++ v6 (2026-07-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.16. 16:23</t>
+    <t>Eredmények listája: 2026.07.04. 09:18</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>GORKA MÁRTON</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>12:02:26</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>115 km [100%]</t>
   </si>
   <si>
     <t>10-14 19:05</t>
   </si>
   <si>
     <t>finished</t>
   </si>