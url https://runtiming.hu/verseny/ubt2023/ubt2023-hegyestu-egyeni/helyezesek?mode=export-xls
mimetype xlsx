--- v6 (2026-07-04)
+++ v7 (2026-08-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.04. 09:18</t>
+    <t>Eredmények listája: 2026.08.24. 05:01</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>GORKA MÁRTON</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>12:02:26</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>115 km [100%]</t>
   </si>
   <si>
     <t>10-14 19:05</t>
   </si>
   <si>
     <t>finished</t>
   </si>