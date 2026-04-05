--- v3 (2026-01-30)
+++ v4 (2026-04-05)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.01.30. 23:48</t>
+    <t>Eredmények listája: 2026.04.05. 16:47</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>PUSKÁS MÁTÉ</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:57:05</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>38.4 km [100%]</t>
   </si>
   <si>
     <t>10-19 11:57</t>
   </si>
   <si>
     <t>finished</t>
   </si>