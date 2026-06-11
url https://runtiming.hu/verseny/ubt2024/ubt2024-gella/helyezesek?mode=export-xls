--- v4 (2026-04-05)
+++ v5 (2026-06-11)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.05. 16:47</t>
+    <t>Eredmények listája: 2026.06.11. 11:40</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>PUSKÁS MÁTÉ</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:57:05</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>38.4 km [100%]</t>
   </si>
   <si>
     <t>10-19 11:57</t>
   </si>
   <si>
     <t>finished</t>
   </si>