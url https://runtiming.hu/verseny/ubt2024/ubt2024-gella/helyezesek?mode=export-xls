--- v5 (2026-06-11)
+++ v6 (2026-06-11)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.11. 11:40</t>
+    <t>Eredmények listája: 2026.06.11. 13:08</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>PUSKÁS MÁTÉ</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:57:05</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>38.4 km [100%]</t>
   </si>
   <si>
     <t>10-19 11:57</t>
   </si>
   <si>
     <t>finished</t>
   </si>