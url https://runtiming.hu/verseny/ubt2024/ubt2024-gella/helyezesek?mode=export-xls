--- v6 (2026-06-11)
+++ v7 (2026-08-01)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.11. 13:08</t>
+    <t>Eredmények listája: 2026.08.01. 02:53</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>PUSKÁS MÁTÉ</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:57:05</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>38.4 km [100%]</t>
   </si>
   <si>
     <t>10-19 11:57</t>
   </si>
   <si>
     <t>finished</t>
   </si>