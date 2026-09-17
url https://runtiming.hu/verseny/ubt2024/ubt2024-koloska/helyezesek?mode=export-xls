--- v7 (2026-08-01)
+++ v8 (2026-09-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.01. 02:53</t>
+    <t>Eredmények listája: 2026.09.18. 01:06</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>BÜKI ÁDÁM</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:43:57</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>22 km [100%]</t>
   </si>
   <si>
     <t>10-19 11:44</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>