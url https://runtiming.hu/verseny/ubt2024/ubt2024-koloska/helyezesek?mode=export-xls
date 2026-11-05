--- v8 (2026-09-17)
+++ v9 (2026-11-05)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.09.18. 01:06</t>
+    <t>Eredmények listája: 2026.11.05. 23:00</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>BÜKI ÁDÁM</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:43:57</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>22 km [100%]</t>
   </si>
   <si>
     <t>10-19 11:44</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>