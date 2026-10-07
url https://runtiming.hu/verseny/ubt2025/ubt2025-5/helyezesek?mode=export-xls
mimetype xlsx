--- v5 (2026-08-23)
+++ v6 (2026-10-07)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.23. 17:14</t>
+    <t>Eredmények listája: 2026.10.07. 18:24</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>VÉGH TAMÁS</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:20:41</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>5 km [100%]</t>
   </si>
   <si>
     <t>10-04 12:05</t>
   </si>
   <si>
     <t>finished</t>
   </si>