--- v5 (2026-08-23)
+++ v6 (2026-10-22)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.23. 17:18</t>
+    <t>Eredmények listája: 2026.10.22. 21:58</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>APTIV 24 Szombathely</t>
   </si>
   <si>
     <t>5-10 fős férfi csapat Céges</t>
   </si>
   <si>
     <t>09:10:17</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>115 km [100%]</t>
   </si>
   <si>
     <t>10-04 20:39</t>
   </si>
   <si>
     <t>finished</t>
   </si>