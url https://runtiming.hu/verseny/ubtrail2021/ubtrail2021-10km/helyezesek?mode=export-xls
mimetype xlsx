--- v1 (2026-01-28)
+++ v2 (2026-05-01)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.01.28. 18:30</t>
+    <t>Eredmények listája: 2026.05.01. 14:25</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>GARAMSZEGI LÁSZLÓ</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:50:55</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.4 km [100%]</t>
   </si>
   <si>
     <t>10-16 11:20</t>
   </si>
   <si>
     <t>finished</t>
   </si>