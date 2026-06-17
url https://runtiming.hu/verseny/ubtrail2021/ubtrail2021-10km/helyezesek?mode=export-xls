--- v2 (2026-05-01)
+++ v3 (2026-06-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.01. 14:25</t>
+    <t>Eredmények listája: 2026.06.17. 17:46</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>GARAMSZEGI LÁSZLÓ</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:50:55</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.4 km [100%]</t>
   </si>
   <si>
     <t>10-16 11:20</t>
   </si>
   <si>
     <t>finished</t>
   </si>