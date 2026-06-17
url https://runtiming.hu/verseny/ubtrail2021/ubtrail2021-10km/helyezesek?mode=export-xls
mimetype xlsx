--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.17. 17:46</t>
+    <t>Eredmények listája: 2026.06.17. 19:02</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>GARAMSZEGI LÁSZLÓ</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:50:55</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.4 km [100%]</t>
   </si>
   <si>
     <t>10-16 11:20</t>
   </si>
   <si>
     <t>finished</t>
   </si>