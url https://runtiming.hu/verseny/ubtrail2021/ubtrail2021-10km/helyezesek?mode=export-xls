--- v4 (2026-06-17)
+++ v5 (2026-08-06)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.17. 19:02</t>
+    <t>Eredmények listája: 2026.08.06. 11:05</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>GARAMSZEGI LÁSZLÓ</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:50:55</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.4 km [100%]</t>
   </si>
   <si>
     <t>10-16 11:20</t>
   </si>
   <si>
     <t>finished</t>
   </si>