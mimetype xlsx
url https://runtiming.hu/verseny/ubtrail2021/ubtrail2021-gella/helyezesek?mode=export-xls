--- v0 (2026-02-16)
+++ v1 (2026-04-15)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.16. 11:23</t>
+    <t>Eredmények listája: 2026.04.15. 05:03</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>KURUCZ GÁBOR</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>03:18:38</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>38.4 km [100%]</t>
   </si>
   <si>
     <t>10-16 12:22</t>
   </si>
   <si>
     <t>finished</t>
   </si>