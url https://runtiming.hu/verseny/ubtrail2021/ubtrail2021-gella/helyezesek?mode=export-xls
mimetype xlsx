--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.15. 05:03</t>
+    <t>Eredmények listája: 2026.05.31. 07:04</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>KURUCZ GÁBOR</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>03:18:38</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>38.4 km [100%]</t>
   </si>
   <si>
     <t>10-16 12:22</t>
   </si>
   <si>
     <t>finished</t>
   </si>