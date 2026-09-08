--- v2 (2026-05-31)
+++ v3 (2026-09-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.31. 07:04</t>
+    <t>Eredmények listája: 2026.09.08. 20:04</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>KURUCZ GÁBOR</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>03:18:38</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>38.4 km [100%]</t>
   </si>
   <si>
     <t>10-16 12:22</t>
   </si>
   <si>
     <t>finished</t>
   </si>