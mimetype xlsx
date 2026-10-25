--- v8 (2026-09-09)
+++ v9 (2026-10-25)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.09.09. 20:36</t>
+    <t>Eredmények listája: 2026.10.25. 02:09</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Marshall Zsófia</t>
   </si>
   <si>
     <t xml:space="preserve">Lány 6-8 év </t>
   </si>
   <si>
     <t>00:31:41</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>10-16 11:33</t>
   </si>
   <si>
     <t>finished</t>
   </si>