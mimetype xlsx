--- v3 (2026-03-03)
+++ v4 (2026-04-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.03. 03:09</t>
+    <t>Eredmények listája: 2026.04.17. 09:41</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Marshall Zsófia</t>
   </si>
   <si>
     <t xml:space="preserve">Lány 6-8 év </t>
   </si>
   <si>
     <t>00:31:41</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>10-16 11:33</t>
   </si>
   <si>
     <t>finished</t>
   </si>