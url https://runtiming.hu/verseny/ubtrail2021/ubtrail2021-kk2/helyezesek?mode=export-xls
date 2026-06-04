--- v4 (2026-04-17)
+++ v5 (2026-06-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.17. 09:41</t>
+    <t>Eredmények listája: 2026.06.04. 13:23</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Marshall Zsófia</t>
   </si>
   <si>
     <t xml:space="preserve">Lány 6-8 év </t>
   </si>
   <si>
     <t>00:31:41</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>10-16 11:33</t>
   </si>
   <si>
     <t>finished</t>
   </si>