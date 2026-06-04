--- v5 (2026-06-04)
+++ v6 (2026-06-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.04. 13:23</t>
+    <t>Eredmények listája: 2026.06.04. 14:42</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Marshall Zsófia</t>
   </si>
   <si>
     <t xml:space="preserve">Lány 6-8 év </t>
   </si>
   <si>
     <t>00:31:41</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>10-16 11:33</t>
   </si>
   <si>
     <t>finished</t>
   </si>