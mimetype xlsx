--- v6 (2026-06-04)
+++ v7 (2026-07-26)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.04. 14:42</t>
+    <t>Eredmények listája: 2026.07.26. 06:33</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Marshall Zsófia</t>
   </si>
   <si>
     <t xml:space="preserve">Lány 6-8 év </t>
   </si>
   <si>
     <t>00:31:41</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>10-16 11:33</t>
   </si>
   <si>
     <t>finished</t>
   </si>