--- v7 (2026-07-26)
+++ v8 (2026-09-09)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.26. 06:33</t>
+    <t>Eredmények listája: 2026.09.09. 20:36</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Marshall Zsófia</t>
   </si>
   <si>
     <t xml:space="preserve">Lány 6-8 év </t>
   </si>
   <si>
     <t>00:31:41</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>10-16 11:33</t>
   </si>
   <si>
     <t>finished</t>
   </si>