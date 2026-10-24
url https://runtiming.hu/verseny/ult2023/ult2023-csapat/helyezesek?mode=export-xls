--- v5 (2026-08-09)
+++ v6 (2026-10-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.09. 09:02</t>
+    <t>Eredmények listája: 2026.10.24. 07:17</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>A három amigó</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős férfi csapat </t>
   </si>
   <si>
     <t>09:51:17</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>129.8 km [100%]</t>
   </si>
   <si>
     <t>07-16 03:42</t>
   </si>
   <si>
     <t>finished</t>
   </si>