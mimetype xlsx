--- v2 (2026-02-02)
+++ v3 (2026-05-02)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.02. 09:16</t>
+    <t>Eredmények listája: 2026.05.02. 03:15</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>VIDÓ DÁNIEL</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>03:57:55</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>48.2 km [100%]</t>
   </si>
   <si>
     <t>07-15 21:06</t>
   </si>
   <si>
     <t>finished</t>
   </si>