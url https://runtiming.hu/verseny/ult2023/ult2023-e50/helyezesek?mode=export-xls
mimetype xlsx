--- v3 (2026-05-02)
+++ v4 (2026-06-18)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.02. 03:15</t>
+    <t>Eredmények listája: 2026.06.18. 03:52</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>VIDÓ DÁNIEL</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>03:57:55</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>48.2 km [100%]</t>
   </si>
   <si>
     <t>07-15 21:06</t>
   </si>
   <si>
     <t>finished</t>
   </si>