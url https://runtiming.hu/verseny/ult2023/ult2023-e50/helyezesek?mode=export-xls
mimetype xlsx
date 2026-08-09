--- v4 (2026-06-18)
+++ v5 (2026-08-09)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.18. 03:52</t>
+    <t>Eredmények listája: 2026.08.09. 09:00</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>VIDÓ DÁNIEL</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>03:57:55</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>48.2 km [100%]</t>
   </si>
   <si>
     <t>07-15 21:06</t>
   </si>
   <si>
     <t>finished</t>
   </si>