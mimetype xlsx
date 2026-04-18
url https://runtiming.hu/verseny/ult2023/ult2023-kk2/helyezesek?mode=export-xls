--- v3 (2026-03-02)
+++ v4 (2026-04-18)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.02. 06:21</t>
+    <t>Eredmények listája: 2026.04.18. 11:45</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Mészáros Villő Gréta</t>
   </si>
   <si>
     <t xml:space="preserve">Lány 9-11 év </t>
   </si>
   <si>
     <t>00:10:42</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2.5 km [100%]</t>
   </si>
   <si>
     <t>07-16 11:32</t>
   </si>
   <si>
     <t>finished</t>
   </si>