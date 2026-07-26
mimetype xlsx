--- v4 (2026-04-18)
+++ v5 (2026-07-26)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.18. 11:45</t>
+    <t>Eredmények listája: 2026.07.26. 02:37</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Mészáros Villő Gréta</t>
   </si>
   <si>
     <t xml:space="preserve">Lány 9-11 év </t>
   </si>
   <si>
     <t>00:10:42</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2.5 km [100%]</t>
   </si>
   <si>
     <t>07-16 11:32</t>
   </si>
   <si>
     <t>finished</t>
   </si>