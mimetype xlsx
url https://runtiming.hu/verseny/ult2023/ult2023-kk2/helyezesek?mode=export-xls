--- v5 (2026-07-26)
+++ v6 (2026-09-09)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.26. 02:37</t>
+    <t>Eredmények listája: 2026.09.09. 11:34</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Mészáros Villő Gréta</t>
   </si>
   <si>
     <t xml:space="preserve">Lány 9-11 év </t>
   </si>
   <si>
     <t>00:10:42</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2.5 km [100%]</t>
   </si>
   <si>
     <t>07-16 11:32</t>
   </si>
   <si>
     <t>finished</t>
   </si>