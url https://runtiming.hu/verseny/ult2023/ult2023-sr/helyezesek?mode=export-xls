--- v0 (2026-02-21)
+++ v1 (2026-05-01)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.21. 22:03</t>
+    <t>Eredmények listája: 2026.05.01. 08:03</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>PINCÉSI BALÁZS</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:00:16</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.5 km [100%]</t>
   </si>
   <si>
     <t>07-16 15:00</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>