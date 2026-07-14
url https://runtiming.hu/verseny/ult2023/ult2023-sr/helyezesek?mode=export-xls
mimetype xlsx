--- v1 (2026-05-01)
+++ v2 (2026-07-14)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.01. 08:03</t>
+    <t>Eredmények listája: 2026.07.14. 10:54</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>PINCÉSI BALÁZS</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:00:16</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.5 km [100%]</t>
   </si>
   <si>
     <t>07-16 15:00</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>