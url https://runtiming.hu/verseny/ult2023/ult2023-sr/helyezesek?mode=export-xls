--- v2 (2026-07-14)
+++ v3 (2026-09-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.14. 10:54</t>
+    <t>Eredmények listája: 2026.09.09. 01:51</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>PINCÉSI BALÁZS</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:00:16</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.5 km [100%]</t>
   </si>
   <si>
     <t>07-16 15:00</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>