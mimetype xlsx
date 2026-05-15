--- v1 (2026-02-13)
+++ v2 (2026-05-15)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.13. 21:44</t>
+    <t>Eredmények listája: 2026.05.15. 15:38</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>VÁRKONYI CSABA</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:19:50</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.5 km [100%]</t>
   </si>
   <si>
     <t>07-17 13:27</t>
   </si>
   <si>
     <t>finished</t>
   </si>