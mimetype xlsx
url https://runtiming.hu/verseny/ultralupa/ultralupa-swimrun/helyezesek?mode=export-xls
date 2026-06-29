--- v2 (2026-05-15)
+++ v3 (2026-06-29)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.15. 15:38</t>
+    <t>Eredmények listája: 2026.06.29. 17:47</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>VÁRKONYI CSABA</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:19:50</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.5 km [100%]</t>
   </si>
   <si>
     <t>07-17 13:27</t>
   </si>
   <si>
     <t>finished</t>
   </si>