--- v3 (2026-06-29)
+++ v4 (2026-08-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.29. 17:47</t>
+    <t>Eredmények listája: 2026.08.13. 22:26</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>VÁRKONYI CSABA</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:19:50</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.5 km [100%]</t>
   </si>
   <si>
     <t>07-17 13:27</t>
   </si>
   <si>
     <t>finished</t>
   </si>