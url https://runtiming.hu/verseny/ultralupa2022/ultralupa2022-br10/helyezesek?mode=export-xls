--- v3 (2026-03-10)
+++ v4 (2026-04-30)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.10. 09:54</t>
+    <t>Eredmények listája: 2026.04.30. 15:18</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Gáll András</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:34:05</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10 km [100%]</t>
   </si>
   <si>
     <t>07-17 10:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>