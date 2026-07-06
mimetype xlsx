--- v4 (2026-04-30)
+++ v5 (2026-07-06)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.30. 15:18</t>
+    <t>Eredmények listája: 2026.07.06. 18:33</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Gáll András</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:34:05</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10 km [100%]</t>
   </si>
   <si>
     <t>07-17 10:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>