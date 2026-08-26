--- v5 (2026-07-06)
+++ v6 (2026-08-26)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.06. 18:33</t>
+    <t>Eredmények listája: 2026.08.26. 03:09</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Gáll András</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:34:05</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10 km [100%]</t>
   </si>
   <si>
     <t>07-17 10:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>