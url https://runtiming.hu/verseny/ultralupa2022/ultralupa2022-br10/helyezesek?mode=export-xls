--- v6 (2026-08-26)
+++ v7 (2026-08-26)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.26. 03:09</t>
+    <t>Eredmények listája: 2026.08.26. 04:05</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Gáll András</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:34:05</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10 km [100%]</t>
   </si>
   <si>
     <t>07-17 10:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>