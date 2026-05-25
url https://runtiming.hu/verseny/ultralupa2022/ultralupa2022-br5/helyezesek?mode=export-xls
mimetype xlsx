--- v1 (2026-02-26)
+++ v2 (2026-05-25)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.26. 02:32</t>
+    <t>Eredmények listája: 2026.05.25. 13:54</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>HANSÁGHY GERGELY</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:16:19</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>5 km [100%]</t>
   </si>
   <si>
     <t>07-17 09:17</t>
   </si>
   <si>
     <t>finished</t>
   </si>