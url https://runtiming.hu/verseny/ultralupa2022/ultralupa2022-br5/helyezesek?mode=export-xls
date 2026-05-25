--- v2 (2026-05-25)
+++ v3 (2026-05-25)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.25. 13:54</t>
+    <t>Eredmények listája: 2026.05.25. 14:34</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>HANSÁGHY GERGELY</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:16:19</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>5 km [100%]</t>
   </si>
   <si>
     <t>07-17 09:17</t>
   </si>
   <si>
     <t>finished</t>
   </si>