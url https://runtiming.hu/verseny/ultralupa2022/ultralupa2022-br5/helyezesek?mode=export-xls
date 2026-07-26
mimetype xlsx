--- v3 (2026-05-25)
+++ v4 (2026-07-26)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.25. 14:34</t>
+    <t>Eredmények listája: 2026.07.26. 22:24</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>HANSÁGHY GERGELY</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:16:19</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>5 km [100%]</t>
   </si>
   <si>
     <t>07-17 09:17</t>
   </si>
   <si>
     <t>finished</t>
   </si>