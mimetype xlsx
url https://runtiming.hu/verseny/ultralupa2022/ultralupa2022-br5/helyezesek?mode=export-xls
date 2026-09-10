--- v4 (2026-07-26)
+++ v5 (2026-09-10)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.26. 22:24</t>
+    <t>Eredmények listája: 2026.09.10. 04:44</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>HANSÁGHY GERGELY</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:16:19</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>5 km [100%]</t>
   </si>
   <si>
     <t>07-17 09:17</t>
   </si>
   <si>
     <t>finished</t>
   </si>