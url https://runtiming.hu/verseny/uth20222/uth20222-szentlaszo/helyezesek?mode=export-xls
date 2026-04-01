--- v2 (2026-02-15)
+++ v3 (2026-04-01)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.15. 20:32</t>
+    <t>Eredmények listája: 2026.04.01. 23:28</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Plačko Martin  (SVK)</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>08:50:17</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>83.4 km [100%]</t>
   </si>
   <si>
     <t>06-05 10:50</t>
   </si>
   <si>
     <t>finished</t>
   </si>