--- v3 (2026-04-01)
+++ v4 (2026-04-01)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.01. 23:28</t>
+    <t>Eredmények listája: 2026.04.02. 01:08</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Plačko Martin  (SVK)</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>08:50:17</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>83.4 km [100%]</t>
   </si>
   <si>
     <t>06-05 10:50</t>
   </si>
   <si>
     <t>finished</t>
   </si>