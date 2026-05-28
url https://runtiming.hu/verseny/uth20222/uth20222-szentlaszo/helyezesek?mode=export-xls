--- v4 (2026-04-01)
+++ v5 (2026-05-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.02. 01:08</t>
+    <t>Eredmények listája: 2026.05.28. 17:45</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Plačko Martin  (SVK)</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>08:50:17</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>83.4 km [100%]</t>
   </si>
   <si>
     <t>06-05 10:50</t>
   </si>
   <si>
     <t>finished</t>
   </si>