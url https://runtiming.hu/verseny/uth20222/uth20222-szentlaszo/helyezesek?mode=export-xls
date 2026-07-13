--- v5 (2026-05-28)
+++ v6 (2026-07-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.28. 17:45</t>
+    <t>Eredmények listája: 2026.07.13. 14:39</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Plačko Martin  (SVK)</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>08:50:17</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>83.4 km [100%]</t>
   </si>
   <si>
     <t>06-05 10:50</t>
   </si>
   <si>
     <t>finished</t>
   </si>