--- v6 (2026-07-13)
+++ v7 (2026-09-10)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.13. 14:39</t>
+    <t>Eredmények listája: 2026.09.10. 22:44</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Plačko Martin  (SVK)</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>08:50:17</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>83.4 km [100%]</t>
   </si>
   <si>
     <t>06-05 10:50</t>
   </si>
   <si>
     <t>finished</t>
   </si>