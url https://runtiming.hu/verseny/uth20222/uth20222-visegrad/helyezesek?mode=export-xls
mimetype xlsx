--- v2 (2026-02-15)
+++ v3 (2026-05-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.15. 20:24</t>
+    <t>Eredmények listája: 2026.05.28. 17:45</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Schmidt Norbert (HUN)</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:36:20</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>29.2 km [100%]</t>
   </si>
   <si>
     <t>06-04 17:36</t>
   </si>
   <si>
     <t>finished</t>
   </si>