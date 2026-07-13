--- v3 (2026-05-28)
+++ v4 (2026-07-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.28. 17:45</t>
+    <t>Eredmények listája: 2026.07.13. 15:29</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Schmidt Norbert (HUN)</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:36:20</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>29.2 km [100%]</t>
   </si>
   <si>
     <t>06-04 17:36</t>
   </si>
   <si>
     <t>finished</t>
   </si>