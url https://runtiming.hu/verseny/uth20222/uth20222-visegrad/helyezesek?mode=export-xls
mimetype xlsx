--- v4 (2026-07-13)
+++ v5 (2026-09-10)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.13. 15:29</t>
+    <t>Eredmények listája: 2026.09.10. 22:44</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Schmidt Norbert (HUN)</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:36:20</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>29.2 km [100%]</t>
   </si>
   <si>
     <t>06-04 17:36</t>
   </si>
   <si>
     <t>finished</t>
   </si>