--- v4 (2026-08-26)
+++ v5 (2026-10-11)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.26. 08:56</t>
+    <t>Eredmények listája: 2026.10.11. 22:23</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Balhási Ákos</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:44:16</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21.6 km [100%]</t>
   </si>
   <si>
     <t>05-27 18:44</t>
   </si>
   <si>
     <t>finished</t>
   </si>