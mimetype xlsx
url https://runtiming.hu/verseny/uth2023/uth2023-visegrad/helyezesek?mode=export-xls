--- v3 (2026-03-01)
+++ v4 (2026-04-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.01. 23:31</t>
+    <t>Eredmények listája: 2026.04.19. 12:37</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Orolin Pavol</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:13:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>27.6 km [100%]</t>
   </si>
   <si>
     <t>05-27 16:44</t>
   </si>
   <si>
     <t>finished</t>
   </si>