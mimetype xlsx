--- v4 (2026-04-19)
+++ v5 (2026-06-09)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.19. 12:37</t>
+    <t>Eredmények listája: 2026.06.10. 01:52</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Orolin Pavol</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:13:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>27.6 km [100%]</t>
   </si>
   <si>
     <t>05-27 16:44</t>
   </si>
   <si>
     <t>finished</t>
   </si>