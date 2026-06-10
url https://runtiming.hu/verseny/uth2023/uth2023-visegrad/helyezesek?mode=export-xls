--- v5 (2026-06-09)
+++ v6 (2026-06-10)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.10. 01:52</t>
+    <t>Eredmények listája: 2026.06.10. 02:48</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Orolin Pavol</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:13:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>27.6 km [100%]</t>
   </si>
   <si>
     <t>05-27 16:44</t>
   </si>
   <si>
     <t>finished</t>
   </si>