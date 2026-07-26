--- v6 (2026-06-10)
+++ v7 (2026-07-26)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.10. 02:48</t>
+    <t>Eredmények listája: 2026.07.26. 02:24</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Orolin Pavol</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:13:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>27.6 km [100%]</t>
   </si>
   <si>
     <t>05-27 16:44</t>
   </si>
   <si>
     <t>finished</t>
   </si>