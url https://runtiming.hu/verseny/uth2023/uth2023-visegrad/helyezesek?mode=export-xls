--- v7 (2026-07-26)
+++ v8 (2026-09-09)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.26. 02:24</t>
+    <t>Eredmények listája: 2026.09.09. 04:48</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Orolin Pavol</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:13:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>27.6 km [100%]</t>
   </si>
   <si>
     <t>05-27 16:44</t>
   </si>
   <si>
     <t>finished</t>
   </si>