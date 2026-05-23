--- v2 (2026-02-20)
+++ v3 (2026-05-23)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.20. 23:52</t>
+    <t>Eredmények listája: 2026.05.23. 23:50</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Kiss Tamás</t>
   </si>
   <si>
     <t>Magyarország</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:38:09</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21.6 km [100%]</t>
   </si>