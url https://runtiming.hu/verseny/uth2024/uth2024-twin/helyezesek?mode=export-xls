--- v3 (2026-05-23)
+++ v4 (2026-07-14)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.23. 23:50</t>
+    <t>Eredmények listája: 2026.07.14. 05:11</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Kiss Tamás</t>
   </si>
   <si>
     <t>Magyarország</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:38:09</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21.6 km [100%]</t>
   </si>