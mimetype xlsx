--- v4 (2026-07-14)
+++ v5 (2026-08-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.14. 05:11</t>
+    <t>Eredmények listája: 2026.08.28. 09:12</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Kiss Tamás</t>
   </si>
   <si>
     <t>Magyarország</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:38:09</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21.6 km [100%]</t>
   </si>