--- v6 (2026-08-19)
+++ v7 (2026-10-31)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.19. 18:13</t>
+    <t>Eredmények listája: 2026.10.31. 12:59</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Dittrich András</t>
   </si>
   <si>
     <t>Magyarország</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>11:06:29</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>111.1 km [100%]</t>
   </si>