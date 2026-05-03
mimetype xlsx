--- v2 (2026-03-19)
+++ v3 (2026-05-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.19. 07:44</t>
+    <t>Eredmények listája: 2026.05.03. 16:09</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Dittrich András</t>
   </si>
   <si>
     <t>Magyarország</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>11:06:29</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>111.1 km [100%]</t>
   </si>