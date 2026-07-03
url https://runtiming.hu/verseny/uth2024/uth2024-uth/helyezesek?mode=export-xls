--- v3 (2026-05-03)
+++ v4 (2026-07-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.03. 16:09</t>
+    <t>Eredmények listája: 2026.07.03. 22:55</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Dittrich András</t>
   </si>
   <si>
     <t>Magyarország</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>11:06:29</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>111.1 km [100%]</t>
   </si>