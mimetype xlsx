--- v4 (2026-07-03)
+++ v5 (2026-07-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.03. 22:55</t>
+    <t>Eredmények listája: 2026.07.03. 23:44</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Dittrich András</t>
   </si>
   <si>
     <t>Magyarország</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>11:06:29</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>111.1 km [100%]</t>
   </si>