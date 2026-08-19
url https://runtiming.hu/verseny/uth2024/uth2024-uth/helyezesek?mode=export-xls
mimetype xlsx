--- v5 (2026-07-03)
+++ v6 (2026-08-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.03. 23:44</t>
+    <t>Eredmények listája: 2026.08.19. 18:13</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Dittrich András</t>
   </si>
   <si>
     <t>Magyarország</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>11:06:29</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>111.1 km [100%]</t>
   </si>