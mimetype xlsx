--- v2 (2026-03-05)
+++ v3 (2026-06-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.05. 02:35</t>
+    <t>Eredmények listája: 2026.06.14. 00:19</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Horváth Csaba</t>
   </si>
   <si>
     <t>Magyarország</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:21:19</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2.4 km [100%]</t>
   </si>