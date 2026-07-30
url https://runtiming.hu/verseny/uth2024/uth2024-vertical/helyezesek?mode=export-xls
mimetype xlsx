--- v3 (2026-06-13)
+++ v4 (2026-07-30)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.14. 00:19</t>
+    <t>Eredmények listája: 2026.07.31. 00:39</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Horváth Csaba</t>
   </si>
   <si>
     <t>Magyarország</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:21:19</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2.4 km [100%]</t>
   </si>