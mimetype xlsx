--- v4 (2026-07-30)
+++ v5 (2026-09-14)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.31. 00:39</t>
+    <t>Eredmények listája: 2026.09.14. 04:45</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Horváth Csaba</t>
   </si>
   <si>
     <t>Magyarország</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:21:19</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2.4 km [100%]</t>
   </si>