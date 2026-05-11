--- v3 (2026-03-27)
+++ v4 (2026-05-11)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.27. 12:01</t>
+    <t>Eredmények listája: 2026.05.11. 15:49</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Gomis Argemi Enrique</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>08:09:48</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>83.5 km [100%]</t>
   </si>