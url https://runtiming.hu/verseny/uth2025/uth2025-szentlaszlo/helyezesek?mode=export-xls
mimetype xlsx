--- v4 (2026-05-11)
+++ v5 (2026-06-25)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.11. 15:49</t>
+    <t>Eredmények listája: 2026.06.25. 23:27</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Gomis Argemi Enrique</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>08:09:48</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>83.5 km [100%]</t>
   </si>