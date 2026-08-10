--- v5 (2026-06-25)
+++ v6 (2026-08-10)
@@ -48,51 +48,51 @@
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.25. 23:27</t>
+    <t>Eredmények listája: 2026.08.10. 02:08</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Gomis Argemi Enrique</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>08:09:48</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>83.5 km [100%]</t>
   </si>