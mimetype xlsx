--- v0 (2026-06-18)
+++ v1 (2026-08-05)
@@ -48,51 +48,51 @@
   <si>
     <t>Csapatnév</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.18. 06:22</t>
+    <t>Eredmények listája: 2026.08.05. 23:01</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Nyeső András</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>ENSPORT</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>12:15:33</t>
   </si>