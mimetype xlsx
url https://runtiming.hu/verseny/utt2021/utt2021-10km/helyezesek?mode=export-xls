--- v2 (2026-03-19)
+++ v3 (2026-05-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.19. 22:49</t>
+    <t>Eredmények listája: 2026.05.04. 17:47</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Gonda Levente</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:36:48</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10 km [100%]</t>
   </si>
   <si>
     <t>07-04 09:46</t>
   </si>
   <si>
     <t>finished</t>
   </si>