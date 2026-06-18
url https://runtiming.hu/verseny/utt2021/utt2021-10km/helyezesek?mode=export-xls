--- v3 (2026-05-04)
+++ v4 (2026-06-18)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.04. 17:47</t>
+    <t>Eredmények listája: 2026.06.19. 00:45</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Gonda Levente</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:36:48</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10 km [100%]</t>
   </si>
   <si>
     <t>07-04 09:46</t>
   </si>
   <si>
     <t>finished</t>
   </si>