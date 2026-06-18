--- v4 (2026-06-18)
+++ v5 (2026-06-18)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.19. 00:45</t>
+    <t>Eredmények listája: 2026.06.19. 01:50</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Gonda Levente</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:36:48</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10 km [100%]</t>
   </si>
   <si>
     <t>07-04 09:46</t>
   </si>
   <si>
     <t>finished</t>
   </si>