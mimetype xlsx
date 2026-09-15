--- v5 (2026-06-18)
+++ v6 (2026-09-15)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.19. 01:50</t>
+    <t>Eredmények listája: 2026.09.15. 19:24</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Gonda Levente</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:36:48</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10 km [100%]</t>
   </si>
   <si>
     <t>07-04 09:46</t>
   </si>
   <si>
     <t>finished</t>
   </si>