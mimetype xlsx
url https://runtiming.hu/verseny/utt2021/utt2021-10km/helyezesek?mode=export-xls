--- v6 (2026-09-15)
+++ v7 (2026-09-15)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.09.15. 19:24</t>
+    <t>Eredmények listája: 2026.09.15. 20:28</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Gonda Levente</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:36:48</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10 km [100%]</t>
   </si>
   <si>
     <t>07-04 09:46</t>
   </si>
   <si>
     <t>finished</t>
   </si>