--- v1 (2026-02-02)
+++ v2 (2026-05-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.02. 11:11</t>
+    <t>Eredmények listája: 2026.05.03. 11:01</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szolgálati Agarak</t>
   </si>
   <si>
     <t xml:space="preserve">5-10 fős férfi csapat </t>
   </si>
   <si>
     <t>07:32:47</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>130 km [100%]</t>
   </si>
   <si>
     <t>07-03 18:38</t>
   </si>
   <si>
     <t>finished</t>
   </si>