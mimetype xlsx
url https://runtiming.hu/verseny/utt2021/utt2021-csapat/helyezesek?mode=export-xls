--- v2 (2026-05-03)
+++ v3 (2026-06-18)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.03. 11:01</t>
+    <t>Eredmények listája: 2026.06.19. 00:44</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szolgálati Agarak</t>
   </si>
   <si>
     <t xml:space="preserve">5-10 fős férfi csapat </t>
   </si>
   <si>
     <t>07:32:47</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>130 km [100%]</t>
   </si>
   <si>
     <t>07-03 18:38</t>
   </si>
   <si>
     <t>finished</t>
   </si>