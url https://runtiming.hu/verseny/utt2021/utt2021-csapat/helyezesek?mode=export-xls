--- v3 (2026-06-18)
+++ v4 (2026-08-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.19. 00:44</t>
+    <t>Eredmények listája: 2026.08.03. 03:27</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szolgálati Agarak</t>
   </si>
   <si>
     <t xml:space="preserve">5-10 fős férfi csapat </t>
   </si>
   <si>
     <t>07:32:47</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>130 km [100%]</t>
   </si>
   <si>
     <t>07-03 18:38</t>
   </si>
   <si>
     <t>finished</t>
   </si>