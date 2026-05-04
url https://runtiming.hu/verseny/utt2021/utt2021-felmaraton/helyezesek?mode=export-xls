--- v2 (2026-02-03)
+++ v3 (2026-05-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.03. 11:34</t>
+    <t>Eredmények listája: 2026.05.04. 17:51</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Gyenes Donát</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:16:10</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>07-04 10:26</t>
   </si>
   <si>
     <t>finished</t>
   </si>