--- v3 (2026-05-04)
+++ v4 (2026-06-18)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.04. 17:51</t>
+    <t>Eredmények listája: 2026.06.19. 00:48</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Gyenes Donát</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:16:10</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>07-04 10:26</t>
   </si>
   <si>
     <t>finished</t>
   </si>