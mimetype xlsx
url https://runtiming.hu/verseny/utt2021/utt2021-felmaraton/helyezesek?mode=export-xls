--- v4 (2026-06-18)
+++ v5 (2026-06-18)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.19. 00:48</t>
+    <t>Eredmények listája: 2026.06.19. 01:54</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Gyenes Donát</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:16:10</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>07-04 10:26</t>
   </si>
   <si>
     <t>finished</t>
   </si>