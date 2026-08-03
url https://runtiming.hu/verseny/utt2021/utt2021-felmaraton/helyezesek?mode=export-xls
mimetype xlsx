--- v5 (2026-06-18)
+++ v6 (2026-08-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.19. 01:54</t>
+    <t>Eredmények listája: 2026.08.03. 03:31</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Gyenes Donát</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:16:10</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>07-04 10:26</t>
   </si>
   <si>
     <t>finished</t>
   </si>