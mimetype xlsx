--- v1 (2026-02-01)
+++ v2 (2026-05-02)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.01. 07:12</t>
+    <t>Eredmények listája: 2026.05.02. 03:15</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>KOHÁRI SZABOLCS GÁBOR</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>04:40:04</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>65 km [100%]</t>
   </si>
   <si>
     <t>07-03 10:55</t>
   </si>
   <si>
     <t>finished</t>
   </si>