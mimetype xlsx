--- v2 (2026-05-02)
+++ v3 (2026-06-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.02. 03:15</t>
+    <t>Eredmények listája: 2026.06.16. 09:22</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>KOHÁRI SZABOLCS GÁBOR</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>04:40:04</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>65 km [100%]</t>
   </si>
   <si>
     <t>07-03 10:55</t>
   </si>
   <si>
     <t>finished</t>
   </si>