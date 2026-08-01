--- v3 (2026-06-16)
+++ v4 (2026-08-01)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.16. 09:22</t>
+    <t>Eredmények listája: 2026.08.01. 09:06</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>KOHÁRI SZABOLCS GÁBOR</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>04:40:04</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>65 km [100%]</t>
   </si>
   <si>
     <t>07-03 10:55</t>
   </si>
   <si>
     <t>finished</t>
   </si>