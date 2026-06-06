--- v1 (2026-03-08)
+++ v2 (2026-06-06)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.08. 11:28</t>
+    <t>Eredmények listája: 2026.06.06. 12:10</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Bulitka László</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:36:10</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10 km [100%]</t>
   </si>
   <si>
     <t>07-03 09:45</t>
   </si>
   <si>
     <t>finished</t>
   </si>