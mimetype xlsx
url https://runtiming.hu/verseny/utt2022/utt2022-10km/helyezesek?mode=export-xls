--- v2 (2026-06-06)
+++ v3 (2026-07-26)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.06. 12:10</t>
+    <t>Eredmények listája: 2026.07.26. 05:35</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Bulitka László</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:36:10</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10 km [100%]</t>
   </si>
   <si>
     <t>07-03 09:45</t>
   </si>
   <si>
     <t>finished</t>
   </si>