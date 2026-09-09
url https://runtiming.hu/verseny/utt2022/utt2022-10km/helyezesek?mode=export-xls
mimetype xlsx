--- v3 (2026-07-26)
+++ v4 (2026-09-09)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.26. 05:35</t>
+    <t>Eredmények listája: 2026.09.09. 17:14</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Bulitka László</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:36:10</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10 km [100%]</t>
   </si>
   <si>
     <t>07-03 09:45</t>
   </si>
   <si>
     <t>finished</t>
   </si>