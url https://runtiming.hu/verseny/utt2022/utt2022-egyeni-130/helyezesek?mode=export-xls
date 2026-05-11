--- v1 (2026-02-09)
+++ v2 (2026-05-11)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.09. 21:33</t>
+    <t>Eredmények listája: 2026.05.11. 15:53</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>DREXLER GÁBOR</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>11:54:29</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>130 km [100%]</t>
   </si>
   <si>
     <t>07-02 17:56</t>
   </si>
   <si>
     <t>finished</t>
   </si>