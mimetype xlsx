--- v2 (2026-05-11)
+++ v3 (2026-06-25)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.11. 15:53</t>
+    <t>Eredmények listája: 2026.06.25. 22:46</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>DREXLER GÁBOR</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>11:54:29</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>130 km [100%]</t>
   </si>
   <si>
     <t>07-02 17:56</t>
   </si>
   <si>
     <t>finished</t>
   </si>