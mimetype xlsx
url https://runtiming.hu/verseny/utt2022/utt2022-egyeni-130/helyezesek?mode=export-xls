--- v3 (2026-06-25)
+++ v4 (2026-08-10)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.25. 22:46</t>
+    <t>Eredmények listája: 2026.08.10. 02:29</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>DREXLER GÁBOR</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>11:54:29</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>130 km [100%]</t>
   </si>
   <si>
     <t>07-02 17:56</t>
   </si>
   <si>
     <t>finished</t>
   </si>