--- v2 (2026-02-03)
+++ v3 (2026-04-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.03. 11:25</t>
+    <t>Eredmények listája: 2026.04.03. 19:36</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Cziráki Roland Dominik</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 9-11 év </t>
   </si>
   <si>
     <t>00:06:51</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1.8 km [100%]</t>
   </si>
   <si>
     <t>07-03 10:27</t>
   </si>
   <si>
     <t>finished</t>
   </si>