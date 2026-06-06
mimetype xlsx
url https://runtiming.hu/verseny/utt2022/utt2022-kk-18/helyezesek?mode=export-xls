--- v3 (2026-04-03)
+++ v4 (2026-06-06)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.03. 19:36</t>
+    <t>Eredmények listája: 2026.06.06. 12:18</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Cziráki Roland Dominik</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 9-11 év </t>
   </si>
   <si>
     <t>00:06:51</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1.8 km [100%]</t>
   </si>
   <si>
     <t>07-03 10:27</t>
   </si>
   <si>
     <t>finished</t>
   </si>