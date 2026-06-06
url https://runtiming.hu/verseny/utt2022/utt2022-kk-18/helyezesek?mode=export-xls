--- v4 (2026-06-06)
+++ v5 (2026-06-06)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.06. 12:18</t>
+    <t>Eredmények listája: 2026.06.06. 13:52</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Cziráki Roland Dominik</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 9-11 év </t>
   </si>
   <si>
     <t>00:06:51</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1.8 km [100%]</t>
   </si>
   <si>
     <t>07-03 10:27</t>
   </si>
   <si>
     <t>finished</t>
   </si>