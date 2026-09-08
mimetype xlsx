--- v5 (2026-06-06)
+++ v6 (2026-09-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.06. 13:52</t>
+    <t>Eredmények listája: 2026.09.09. 01:47</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Cziráki Roland Dominik</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 9-11 év </t>
   </si>
   <si>
     <t>00:06:51</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1.8 km [100%]</t>
   </si>
   <si>
     <t>07-03 10:27</t>
   </si>
   <si>
     <t>finished</t>
   </si>