--- v2 (2026-02-28)
+++ v3 (2026-04-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.28. 07:33</t>
+    <t>Eredmények listája: 2026.04.19. 10:32</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>SZILÁGYINÉ DR.TÓTH TÍMEA</t>
   </si>
   <si>
     <t xml:space="preserve">Női </t>
   </si>
   <si>
     <t>11:38:06</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>130 km [100%]</t>
   </si>
   <si>
     <t>07-01 17:38</t>
   </si>
   <si>
     <t>finished</t>
   </si>