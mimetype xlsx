--- v3 (2026-04-19)
+++ v4 (2026-07-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.19. 10:32</t>
+    <t>Eredmények listája: 2026.07.16. 11:46</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>SZILÁGYINÉ DR.TÓTH TÍMEA</t>
   </si>
   <si>
     <t xml:space="preserve">Női </t>
   </si>
   <si>
     <t>11:38:06</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>130 km [100%]</t>
   </si>
   <si>
     <t>07-01 17:38</t>
   </si>
   <si>
     <t>finished</t>
   </si>