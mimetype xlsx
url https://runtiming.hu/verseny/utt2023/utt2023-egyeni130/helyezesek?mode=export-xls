--- v4 (2026-07-16)
+++ v5 (2026-07-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.16. 11:46</t>
+    <t>Eredmények listája: 2026.07.16. 13:08</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>SZILÁGYINÉ DR.TÓTH TÍMEA</t>
   </si>
   <si>
     <t xml:space="preserve">Női </t>
   </si>
   <si>
     <t>11:38:06</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>130 km [100%]</t>
   </si>
   <si>
     <t>07-01 17:38</t>
   </si>
   <si>
     <t>finished</t>
   </si>