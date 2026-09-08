--- v5 (2026-07-16)
+++ v6 (2026-09-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.16. 13:08</t>
+    <t>Eredmények listája: 2026.09.09. 00:05</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>SZILÁGYINÉ DR.TÓTH TÍMEA</t>
   </si>
   <si>
     <t xml:space="preserve">Női </t>
   </si>
   <si>
     <t>11:38:06</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>130 km [100%]</t>
   </si>
   <si>
     <t>07-01 17:38</t>
   </si>
   <si>
     <t>finished</t>
   </si>