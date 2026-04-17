--- v1 (2026-02-10)
+++ v2 (2026-04-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.10. 23:59</t>
+    <t>Eredmények listája: 2026.04.17. 09:27</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>KISHÁZI LÁSZLÓ</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>04:39:55</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>65 km [100%]</t>
   </si>
   <si>
     <t>07-01 10:54</t>
   </si>
   <si>
     <t>finished</t>
   </si>