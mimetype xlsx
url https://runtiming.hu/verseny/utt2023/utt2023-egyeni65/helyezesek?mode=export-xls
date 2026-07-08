--- v2 (2026-04-17)
+++ v3 (2026-07-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.17. 09:27</t>
+    <t>Eredmények listája: 2026.07.08. 17:36</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>KISHÁZI LÁSZLÓ</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>04:39:55</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>65 km [100%]</t>
   </si>
   <si>
     <t>07-01 10:54</t>
   </si>
   <si>
     <t>finished</t>
   </si>