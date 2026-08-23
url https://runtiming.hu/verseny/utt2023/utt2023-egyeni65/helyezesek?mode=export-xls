--- v3 (2026-07-08)
+++ v4 (2026-08-23)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.08. 17:36</t>
+    <t>Eredmények listája: 2026.08.23. 03:16</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>KISHÁZI LÁSZLÓ</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>04:39:55</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>65 km [100%]</t>
   </si>
   <si>
     <t>07-01 10:54</t>
   </si>
   <si>
     <t>finished</t>
   </si>